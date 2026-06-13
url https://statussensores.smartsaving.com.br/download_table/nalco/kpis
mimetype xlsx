--- v0 (2026-02-12)
+++ v1 (2026-06-13)
@@ -938,49 +938,49 @@
       <c r="Q5" t="inlineStr">
         <is>
           <t>$13596$-$13595$</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>&lt;</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="T5" t="n">
         <v>75</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:24</t>
+          <t>2026-06-12 21:30:22</t>
         </is>
       </c>
       <c r="W5" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>