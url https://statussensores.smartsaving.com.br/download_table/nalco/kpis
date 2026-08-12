--- v1 (2026-06-13)
+++ v2 (2026-08-12)
@@ -938,49 +938,49 @@
       <c r="Q5" t="inlineStr">
         <is>
           <t>$13596$-$13595$</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>&lt;</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="T5" t="n">
         <v>75</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>OK</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
-          <t>2026-06-12 21:30:22</t>
+          <t>2026-07-22 19:00:23</t>
         </is>
       </c>
       <c r="W5" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>