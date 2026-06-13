--- v1 (2026-02-12)
+++ v2 (2026-06-13)
@@ -723,51 +723,51 @@
       <c r="AC2" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>2024-12-18 12:02:57</t>
         </is>
       </c>
       <c r="AF2" t="n">
         <v>60</v>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH2" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI2" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D3" t="n">
@@ -848,51 +848,51 @@
       <c r="AC3" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>2024-12-18 12:04:13</t>
         </is>
       </c>
       <c r="AF3" t="n">
         <v>60</v>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH3" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI3" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D4" t="n">
@@ -973,51 +973,51 @@
       <c r="AC4" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
           <t>2024-12-18 12:05:34</t>
         </is>
       </c>
       <c r="AF4" t="n">
         <v>60</v>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH4" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI4" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D5" t="n">
@@ -1098,51 +1098,51 @@
       <c r="AC5" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
           <t>2024-12-18 12:13:31</t>
         </is>
       </c>
       <c r="AF5" t="n">
         <v>60</v>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH5" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI5" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D6" t="n">
@@ -1223,51 +1223,51 @@
       <c r="AC6" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
           <t>2024-12-18 12:14:42</t>
         </is>
       </c>
       <c r="AF6" t="n">
         <v>60</v>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH6" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI6" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D7" t="n">
@@ -1348,51 +1348,51 @@
       <c r="AC7" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
           <t>2024-12-18 12:15:34</t>
         </is>
       </c>
       <c r="AF7" t="n">
         <v>60</v>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH7" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI7" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D8" t="n">
@@ -1473,51 +1473,51 @@
       <c r="AC8" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:56</t>
         </is>
       </c>
       <c r="AF8" t="n">
         <v>60</v>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH8" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI8" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D9" t="n">
@@ -1598,51 +1598,51 @@
       <c r="AC9" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD9" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:56</t>
         </is>
       </c>
       <c r="AF9" t="n">
         <v>60</v>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH9" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI9" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D10" t="n">
@@ -1723,51 +1723,51 @@
       <c r="AC10" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:56</t>
         </is>
       </c>
       <c r="AF10" t="n">
         <v>60</v>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH10" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI10" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D11" t="n">
@@ -1848,51 +1848,51 @@
       <c r="AC11" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:57</t>
         </is>
       </c>
       <c r="AF11" t="n">
         <v>60</v>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH11" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI11" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D12" t="n">
@@ -1973,51 +1973,51 @@
       <c r="AC12" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:57</t>
         </is>
       </c>
       <c r="AF12" t="n">
         <v>60</v>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH12" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI12" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D13" t="n">
@@ -2098,51 +2098,51 @@
       <c r="AC13" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF13" t="n">
         <v>60</v>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH13" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI13" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D14" t="n">
@@ -2223,51 +2223,51 @@
       <c r="AC14" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF14" t="n">
         <v>60</v>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH14" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI14" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D15" t="n">
@@ -2348,51 +2348,51 @@
       <c r="AC15" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF15" t="n">
         <v>60</v>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH15" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI15" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D16" t="n">
@@ -2473,51 +2473,51 @@
       <c r="AC16" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF16" t="n">
         <v>60</v>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH16" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI16" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D17" t="n">
@@ -2598,51 +2598,51 @@
       <c r="AC17" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:21</t>
         </is>
       </c>
       <c r="AF17" t="n">
         <v>60</v>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH17" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI17" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D18" t="n">
@@ -2723,51 +2723,51 @@
       <c r="AC18" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
           <t>2024-12-18 12:02:57</t>
         </is>
       </c>
       <c r="AF18" t="n">
         <v>60</v>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH18" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI18" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D19" t="n">
@@ -2848,51 +2848,51 @@
       <c r="AC19" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
           <t>2024-12-18 12:04:13</t>
         </is>
       </c>
       <c r="AF19" t="n">
         <v>60</v>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH19" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI19" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D20" t="n">
@@ -2973,51 +2973,51 @@
       <c r="AC20" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
           <t>2024-12-18 12:05:34</t>
         </is>
       </c>
       <c r="AF20" t="n">
         <v>60</v>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH20" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI20" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D21" t="n">
@@ -3098,51 +3098,51 @@
       <c r="AC21" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD21" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
           <t>2024-12-18 12:13:31</t>
         </is>
       </c>
       <c r="AF21" t="n">
         <v>60</v>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH21" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI21" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D22" t="n">
@@ -3223,51 +3223,51 @@
       <c r="AC22" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
           <t>2024-12-18 12:14:42</t>
         </is>
       </c>
       <c r="AF22" t="n">
         <v>60</v>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH22" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI22" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D23" t="n">
@@ -3348,51 +3348,51 @@
       <c r="AC23" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
           <t>2024-12-18 12:15:34</t>
         </is>
       </c>
       <c r="AF23" t="n">
         <v>60</v>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH23" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI23" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D24" t="n">
@@ -3473,51 +3473,51 @@
       <c r="AC24" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF24" t="n">
         <v>60</v>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH24" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI24" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D25" t="n">
@@ -3598,51 +3598,51 @@
       <c r="AC25" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF25" t="n">
         <v>60</v>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH25" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI25" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D26" t="n">
@@ -3723,51 +3723,51 @@
       <c r="AC26" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF26" t="n">
         <v>60</v>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH26" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI26" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Bettanin_RS</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D27" t="n">
@@ -3848,51 +3848,51 @@
       <c r="AC27" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:56</t>
         </is>
       </c>
       <c r="AF27" t="n">
         <v>60</v>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH27" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-02-20 11:30:32</t>
         </is>
       </c>
       <c r="AI27" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D28" t="n">
@@ -3973,51 +3973,51 @@
       <c r="AC28" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF28" t="n">
         <v>60</v>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH28" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI28" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D29" t="n">
@@ -4098,51 +4098,51 @@
       <c r="AC29" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD29" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF29" t="n">
         <v>60</v>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH29" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI29" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D30" t="n">
@@ -4223,51 +4223,51 @@
       <c r="AC30" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF30" t="n">
         <v>60</v>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH30" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI30" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D31" t="n">
@@ -4348,51 +4348,51 @@
       <c r="AC31" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD31" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF31" t="n">
         <v>60</v>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH31" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI31" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D32" t="n">
@@ -4473,51 +4473,51 @@
       <c r="AC32" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE32" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF32" t="n">
         <v>60</v>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH32" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI32" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D33" t="n">
@@ -4598,51 +4598,51 @@
       <c r="AC33" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE33" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF33" t="n">
         <v>60</v>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH33" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI33" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D34" t="n">
@@ -4723,51 +4723,51 @@
       <c r="AC34" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD34" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE34" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF34" t="n">
         <v>60</v>
       </c>
       <c r="AG34" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH34" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI34" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D35" t="n">
@@ -4848,51 +4848,51 @@
       <c r="AC35" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF35" t="n">
         <v>60</v>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH35" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI35" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D36" t="n">
@@ -4973,51 +4973,51 @@
       <c r="AC36" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD36" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE36" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF36" t="n">
         <v>60</v>
       </c>
       <c r="AG36" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH36" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI36" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D37" t="n">
@@ -5098,51 +5098,51 @@
       <c r="AC37" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF37" t="n">
         <v>60</v>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH37" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI37" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D38" t="n">
@@ -5223,51 +5223,51 @@
       <c r="AC38" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE38" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF38" t="n">
         <v>60</v>
       </c>
       <c r="AG38" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH38" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI38" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D39" t="n">
@@ -5348,51 +5348,51 @@
       <c r="AC39" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD39" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF39" t="n">
         <v>60</v>
       </c>
       <c r="AG39" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH39" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI39" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D40" t="n">
@@ -5473,51 +5473,51 @@
       <c r="AC40" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF40" t="n">
         <v>60</v>
       </c>
       <c r="AG40" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH40" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI40" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D41" t="n">
@@ -5598,51 +5598,51 @@
       <c r="AC41" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF41" t="n">
         <v>60</v>
       </c>
       <c r="AG41" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH41" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI41" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D42" t="n">
@@ -5723,51 +5723,51 @@
       <c r="AC42" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF42" t="n">
         <v>60</v>
       </c>
       <c r="AG42" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH42" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI42" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D43" t="n">
@@ -5848,51 +5848,51 @@
       <c r="AC43" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF43" t="n">
         <v>60</v>
       </c>
       <c r="AG43" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH43" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI43" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D44" t="n">
@@ -5973,51 +5973,51 @@
       <c r="AC44" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF44" t="n">
         <v>60</v>
       </c>
       <c r="AG44" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH44" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI44" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D45" t="n">
@@ -6098,51 +6098,51 @@
       <c r="AC45" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF45" t="n">
         <v>60</v>
       </c>
       <c r="AG45" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH45" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI45" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D46" t="n">
@@ -6223,51 +6223,51 @@
       <c r="AC46" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF46" t="n">
         <v>60</v>
       </c>
       <c r="AG46" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH46" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI46" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D47" t="n">
@@ -6348,51 +6348,51 @@
       <c r="AC47" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF47" t="n">
         <v>60</v>
       </c>
       <c r="AG47" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH47" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI47" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D48" t="n">
@@ -6473,51 +6473,51 @@
       <c r="AC48" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF48" t="n">
         <v>60</v>
       </c>
       <c r="AG48" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH48" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI48" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D49" t="n">
@@ -6598,51 +6598,51 @@
       <c r="AC49" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF49" t="n">
         <v>60</v>
       </c>
       <c r="AG49" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH49" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI49" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D50" t="n">
@@ -6723,51 +6723,51 @@
       <c r="AC50" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE50" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF50" t="n">
         <v>60</v>
       </c>
       <c r="AG50" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH50" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI50" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D51" t="n">
@@ -6848,51 +6848,51 @@
       <c r="AC51" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF51" t="n">
         <v>60</v>
       </c>
       <c r="AG51" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH51" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI51" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D52" t="n">
@@ -6973,51 +6973,51 @@
       <c r="AC52" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF52" t="n">
         <v>60</v>
       </c>
       <c r="AG52" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH52" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI52" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D53" t="n">
@@ -7098,51 +7098,51 @@
       <c r="AC53" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD53" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF53" t="n">
         <v>60</v>
       </c>
       <c r="AG53" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH53" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI53" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D54" t="n">
@@ -7223,51 +7223,51 @@
       <c r="AC54" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF54" t="n">
         <v>60</v>
       </c>
       <c r="AG54" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH54" t="inlineStr">
         <is>
-          <t>2026-02-12 19:00:34</t>
+          <t>2026-06-12 21:27:25</t>
         </is>
       </c>
       <c r="AI54" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Pisani Pinda_SP</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Torre de Resfriamento</t>
         </is>
       </c>
       <c r="D55" t="n">