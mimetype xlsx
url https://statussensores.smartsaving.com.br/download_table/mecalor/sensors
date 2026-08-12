--- v2 (2026-06-13)
+++ v3 (2026-08-12)
@@ -723,51 +723,51 @@
       <c r="AC2" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>2024-12-18 12:02:57</t>
         </is>
       </c>
       <c r="AF2" t="n">
         <v>60</v>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH2" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI2" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D3" t="n">
@@ -848,51 +848,51 @@
       <c r="AC3" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>2024-12-18 12:04:13</t>
         </is>
       </c>
       <c r="AF3" t="n">
         <v>60</v>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH3" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI3" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D4" t="n">
@@ -973,51 +973,51 @@
       <c r="AC4" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
           <t>2024-12-18 12:05:34</t>
         </is>
       </c>
       <c r="AF4" t="n">
         <v>60</v>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH4" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI4" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D5" t="n">
@@ -1098,51 +1098,51 @@
       <c r="AC5" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
           <t>2024-12-18 12:13:31</t>
         </is>
       </c>
       <c r="AF5" t="n">
         <v>60</v>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH5" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI5" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D6" t="n">
@@ -1223,51 +1223,51 @@
       <c r="AC6" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
           <t>2024-12-18 12:14:42</t>
         </is>
       </c>
       <c r="AF6" t="n">
         <v>60</v>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH6" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI6" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D7" t="n">
@@ -1348,51 +1348,51 @@
       <c r="AC7" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
           <t>2024-12-18 12:15:34</t>
         </is>
       </c>
       <c r="AF7" t="n">
         <v>60</v>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH7" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI7" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D8" t="n">
@@ -1473,51 +1473,51 @@
       <c r="AC8" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:56</t>
         </is>
       </c>
       <c r="AF8" t="n">
         <v>60</v>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH8" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI8" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D9" t="n">
@@ -1598,51 +1598,51 @@
       <c r="AC9" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD9" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:56</t>
         </is>
       </c>
       <c r="AF9" t="n">
         <v>60</v>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH9" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI9" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D10" t="n">
@@ -1723,51 +1723,51 @@
       <c r="AC10" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:56</t>
         </is>
       </c>
       <c r="AF10" t="n">
         <v>60</v>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH10" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI10" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D11" t="n">
@@ -1848,51 +1848,51 @@
       <c r="AC11" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:57</t>
         </is>
       </c>
       <c r="AF11" t="n">
         <v>60</v>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH11" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI11" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D12" t="n">
@@ -1973,51 +1973,51 @@
       <c r="AC12" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
           <t>2025-02-25 14:19:57</t>
         </is>
       </c>
       <c r="AF12" t="n">
         <v>60</v>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH12" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI12" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D13" t="n">
@@ -2098,51 +2098,51 @@
       <c r="AC13" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF13" t="n">
         <v>60</v>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH13" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI13" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D14" t="n">
@@ -2223,51 +2223,51 @@
       <c r="AC14" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF14" t="n">
         <v>60</v>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH14" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI14" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>MOR_PE</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Dry_Cooler</t>
         </is>
       </c>
       <c r="D15" t="n">
@@ -2348,51 +2348,51 @@
       <c r="AC15" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF15" t="n">
         <v>60</v>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH15" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI15" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D16" t="n">
@@ -2473,51 +2473,51 @@
       <c r="AC16" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF16" t="n">
         <v>60</v>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH16" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI16" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ENVASES_PE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Processo</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D17" t="n">
@@ -2598,51 +2598,51 @@
       <c r="AC17" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:21</t>
         </is>
       </c>
       <c r="AF17" t="n">
         <v>60</v>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH17" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI17" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D18" t="n">
@@ -2723,51 +2723,51 @@
       <c r="AC18" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
           <t>2024-12-18 12:02:57</t>
         </is>
       </c>
       <c r="AF18" t="n">
         <v>60</v>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH18" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI18" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D19" t="n">
@@ -2848,51 +2848,51 @@
       <c r="AC19" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
           <t>2024-12-18 12:04:13</t>
         </is>
       </c>
       <c r="AF19" t="n">
         <v>60</v>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH19" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI19" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D20" t="n">
@@ -2973,51 +2973,51 @@
       <c r="AC20" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
           <t>2024-12-18 12:05:34</t>
         </is>
       </c>
       <c r="AF20" t="n">
         <v>60</v>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH20" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI20" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D21" t="n">
@@ -3098,51 +3098,51 @@
       <c r="AC21" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD21" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
           <t>2024-12-18 12:13:31</t>
         </is>
       </c>
       <c r="AF21" t="n">
         <v>60</v>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH21" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI21" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D22" t="n">
@@ -3223,51 +3223,51 @@
       <c r="AC22" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
           <t>2024-12-18 12:14:42</t>
         </is>
       </c>
       <c r="AF22" t="n">
         <v>60</v>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH22" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI22" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D23" t="n">
@@ -3348,51 +3348,51 @@
       <c r="AC23" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
           <t>2024-12-18 12:15:34</t>
         </is>
       </c>
       <c r="AF23" t="n">
         <v>60</v>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH23" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI23" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D24" t="n">
@@ -3473,51 +3473,51 @@
       <c r="AC24" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF24" t="n">
         <v>60</v>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH24" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI24" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D25" t="n">
@@ -3598,51 +3598,51 @@
       <c r="AC25" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF25" t="n">
         <v>60</v>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH25" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI25" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Vedapack_RJ</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D26" t="n">
@@ -3723,51 +3723,51 @@
       <c r="AC26" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
           <t>2025-07-03 13:55:20</t>
         </is>
       </c>
       <c r="AF26" t="n">
         <v>60</v>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH26" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI26" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Bettanin_RS</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D27" t="n">
@@ -3973,51 +3973,51 @@
       <c r="AC28" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF28" t="n">
         <v>60</v>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH28" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI28" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D29" t="n">
@@ -4098,51 +4098,51 @@
       <c r="AC29" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD29" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF29" t="n">
         <v>60</v>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH29" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI29" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D30" t="n">
@@ -4223,51 +4223,51 @@
       <c r="AC30" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF30" t="n">
         <v>60</v>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH30" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI30" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D31" t="n">
@@ -4348,51 +4348,51 @@
       <c r="AC31" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD31" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF31" t="n">
         <v>60</v>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH31" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI31" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D32" t="n">
@@ -4473,51 +4473,51 @@
       <c r="AC32" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE32" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF32" t="n">
         <v>60</v>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH32" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI32" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D33" t="n">
@@ -4598,51 +4598,51 @@
       <c r="AC33" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE33" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF33" t="n">
         <v>60</v>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH33" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI33" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D34" t="n">
@@ -4723,51 +4723,51 @@
       <c r="AC34" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD34" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE34" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF34" t="n">
         <v>60</v>
       </c>
       <c r="AG34" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH34" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI34" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D35" t="n">
@@ -4848,51 +4848,51 @@
       <c r="AC35" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF35" t="n">
         <v>60</v>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH35" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI35" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Tramontina_RS</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Dry Coller</t>
         </is>
       </c>
       <c r="D36" t="n">
@@ -4973,51 +4973,51 @@
       <c r="AC36" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD36" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE36" t="inlineStr">
         <is>
           <t>2025-09-01 15:55:11</t>
         </is>
       </c>
       <c r="AF36" t="n">
         <v>60</v>
       </c>
       <c r="AG36" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH36" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI36" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D37" t="n">
@@ -5098,51 +5098,51 @@
       <c r="AC37" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF37" t="n">
         <v>60</v>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH37" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI37" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D38" t="n">
@@ -5223,51 +5223,51 @@
       <c r="AC38" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE38" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF38" t="n">
         <v>60</v>
       </c>
       <c r="AG38" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH38" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI38" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D39" t="n">
@@ -5348,51 +5348,51 @@
       <c r="AC39" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD39" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF39" t="n">
         <v>60</v>
       </c>
       <c r="AG39" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH39" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI39" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D40" t="n">
@@ -5473,51 +5473,51 @@
       <c r="AC40" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF40" t="n">
         <v>60</v>
       </c>
       <c r="AG40" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH40" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI40" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D41" t="n">
@@ -5598,51 +5598,51 @@
       <c r="AC41" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF41" t="n">
         <v>60</v>
       </c>
       <c r="AG41" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH41" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI41" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D42" t="n">
@@ -5723,51 +5723,51 @@
       <c r="AC42" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF42" t="n">
         <v>60</v>
       </c>
       <c r="AG42" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH42" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI42" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D43" t="n">
@@ -5848,51 +5848,51 @@
       <c r="AC43" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF43" t="n">
         <v>60</v>
       </c>
       <c r="AG43" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH43" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI43" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D44" t="n">
@@ -5973,51 +5973,51 @@
       <c r="AC44" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF44" t="n">
         <v>60</v>
       </c>
       <c r="AG44" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH44" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI44" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Volvo_PR</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiller </t>
         </is>
       </c>
       <c r="D45" t="n">
@@ -6098,51 +6098,51 @@
       <c r="AC45" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF45" t="n">
         <v>60</v>
       </c>
       <c r="AG45" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH45" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI45" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D46" t="n">
@@ -6223,51 +6223,51 @@
       <c r="AC46" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF46" t="n">
         <v>60</v>
       </c>
       <c r="AG46" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH46" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI46" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D47" t="n">
@@ -6348,51 +6348,51 @@
       <c r="AC47" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF47" t="n">
         <v>60</v>
       </c>
       <c r="AG47" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH47" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI47" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D48" t="n">
@@ -6473,51 +6473,51 @@
       <c r="AC48" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF48" t="n">
         <v>60</v>
       </c>
       <c r="AG48" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH48" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI48" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D49" t="n">
@@ -6598,51 +6598,51 @@
       <c r="AC49" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:19</t>
         </is>
       </c>
       <c r="AF49" t="n">
         <v>60</v>
       </c>
       <c r="AG49" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH49" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI49" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D50" t="n">
@@ -6723,51 +6723,51 @@
       <c r="AC50" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE50" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF50" t="n">
         <v>60</v>
       </c>
       <c r="AG50" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH50" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI50" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D51" t="n">
@@ -6848,51 +6848,51 @@
       <c r="AC51" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF51" t="n">
         <v>60</v>
       </c>
       <c r="AG51" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH51" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI51" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D52" t="n">
@@ -6973,51 +6973,51 @@
       <c r="AC52" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF52" t="n">
         <v>60</v>
       </c>
       <c r="AG52" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH52" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI52" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D53" t="n">
@@ -7098,51 +7098,51 @@
       <c r="AC53" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD53" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF53" t="n">
         <v>60</v>
       </c>
       <c r="AG53" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH53" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI53" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Lindal_SP</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Dry Cooler</t>
         </is>
       </c>
       <c r="D54" t="n">
@@ -7223,51 +7223,51 @@
       <c r="AC54" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>x</t>
         </is>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
           <t>2025-10-07 09:33:20</t>
         </is>
       </c>
       <c r="AF54" t="n">
         <v>60</v>
       </c>
       <c r="AG54" t="inlineStr">
         <is>
           <t>DISABLED</t>
         </is>
       </c>
       <c r="AH54" t="inlineStr">
         <is>
-          <t>2026-06-12 21:27:25</t>
+          <t>2026-08-11 23:00:28</t>
         </is>
       </c>
       <c r="AI54" t="inlineStr">
         <is>
           <t>2027-01-01 00:00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Contrato_1</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Pisani Pinda_SP</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Torre de Resfriamento</t>
         </is>
       </c>
       <c r="D55" t="n">